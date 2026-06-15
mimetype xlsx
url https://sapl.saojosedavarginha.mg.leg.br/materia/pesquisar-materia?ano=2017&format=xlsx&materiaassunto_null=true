--- v0 (2026-02-09)
+++ v1 (2026-06-15)
@@ -51,670 +51,670 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DCRT</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/77/ccf.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/77/ccf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO ADMINISTRADOR E GESTOR DO MUNICÍPIO, SR. MARCOS EUGÊNIO SANCHES MARTINS; EX-PREFEITO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ABRAÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Necessidade de realizar reforma na sede do Posto de Saúde da comunidade de  Conquista</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/5/indica-o-03.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/5/indica-o-03.pdf</t>
   </si>
   <si>
     <t>necessidade de realizar manutenção do Posto Artesiano do bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ABRAÃO, AILTON BERNARDINO</t>
   </si>
   <si>
     <t>Necessidade em instalar um braço de iluminação na rua Maravilhas n° 91</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Necessidade de instalar dois postes de luz no bairro São Francisco, Rua Jesus Carvalho de Oliveira</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>AILTON BERNARDINO, ABRAÃO</t>
   </si>
   <si>
     <t>Necessidade de realizar a obra de pavimentação, e esgoto do bairro São Francisco</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/9/indica-o-07.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/9/indica-o-07.pdf</t>
   </si>
   <si>
     <t>necessidade de conseguir a instalação de uma academia ao ar Livre na comunidade de Conquista e outra no bairro São Francisco.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LORO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-08.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-08.pdf</t>
   </si>
   <si>
     <t>a necessidade da instalação de lâmpadas nos postes em frente ao campo de futebol Bernadão em Lagoa Preta.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>LUCAS MARTINS, RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-09.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-09.pdf</t>
   </si>
   <si>
     <t>a necessidade de apresentar um Projeto de Lei Específico dispondo sobre a Revisão Geral Anual dos Vencimentos dos Servidores Públicos, autorizando a concessão de reajuste salarial a partir de 1° de Janeiro de 2017, a fim de , reparar as perdas salariais dos servidores efetivos do Município,  como é de conhecimento de todos, o salário do funcionalismo público municipal está muito defasado.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>AILTON BERNARDINO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-10.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-10.pdf</t>
   </si>
   <si>
     <t>a necessidade de solicitar diante à Agência dos Correios, a entrega de correspondências no Bairro Geraldo Xavier em São José da Varginha.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/17/indica-o-11.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/17/indica-o-11.pdf</t>
   </si>
   <si>
     <t>a necessidade da limpeza à beira do córrego que liga a Rua Jacinta Braga ao Bairro São Francisco.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-12.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-12.pdf</t>
   </si>
   <si>
     <t>a necessidade de liberação de ônibus escolar sem custo para os estudantes universitários do Município.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-13.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-13.pdf</t>
   </si>
   <si>
     <t>a necessidade de reativar a escolinha de Futebol do Município e disponibilizar um Professor qualificado para atender os alunos, tendo em vista auxílios disponibilizados pelo Governo Federal para esta finalidade.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ISABEL DO SALÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-14.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-14.pdf</t>
   </si>
   <si>
     <t>a necessidade de término da rede de esgoto da Avenida José Augusto de Morais que cai a céu aberto próximo a Rua Jacinta Braga, ao invés de ser coletado por manilhas.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-15.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-15.pdf</t>
   </si>
   <si>
     <t>a necessidade de instalações de coletores de lixo na Academia ao ar livre “Vânia Alves da Silva” situada na Rua Jacinta Braga e na Academia ao ar livre situada na Praça do Cruzeiro.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-16.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-16.pdf</t>
   </si>
   <si>
     <t>a necessidade da manutenção do calçamento que dá acesso à Rodovia ao Distrito de Lagoa Preta.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-17.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-17.pdf</t>
   </si>
   <si>
     <t>a necessidade do encaminhamento de um Projeto de Lei para realização de Coleta Seletiva no Município.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-18.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-18.pdf</t>
   </si>
   <si>
     <t>a necessidade de encaminhar oficio ao Exm° Sr.Prefeito , para que este possa prestar informações quanto aos procedimentos adotados até o momento para execução desse projeto</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-19.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-19.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PEDIATRAS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-20.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-20.pdf</t>
   </si>
   <si>
     <t>a aquisição e troca de pneus nos veículos da Prefeitura , que se encontram em precário estado de conservação ._x000D_
 Cumpre salientar que os veículos são utilizados para o transporte de pacientes, estudantes, servidores, e cidadãos , portanto , revestem-se de relevante interesse social e econômico.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-21.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-21.pdf</t>
   </si>
   <si>
     <t>necessidade de proceder com urgência, na reposição e troca de lâmpadas queimadas na sede do município e nas comunidades rurais.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/39/indica-ao-22.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/39/indica-ao-22.pdf</t>
   </si>
   <si>
     <t>necessidade para a melhoria no atendimento da saúde básica deste município, Solicitamos do Sr.Prefeito as providências que se fizerem necessárias para que posssamos atender os anseios e reivindicações da nossa populaçâo.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-23.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-23.pdf</t>
   </si>
   <si>
     <t>a necessidade da da limpeza no Córrego próximo à ponte que liga a Rua Jacinta Braga ao Bairro São Francisco.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-24.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-24.pdf</t>
   </si>
   <si>
     <t>necessidade da disponibilização da patrola para realização de serviços nas estradas rurais que tem acesso as vias principais.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-25.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-25.pdf</t>
   </si>
   <si>
     <t>a necessidade da prestação de serviços no Município referentes ao Certificado Reservista, emissão e segunda via, e disponibilidade de um servidor para tal finalidade.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-26.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-26.pdf</t>
   </si>
   <si>
     <t>a necessidade de fazer o mapeamento da cidade para sinalização das Ruas, Avenidas, Praças, bem como, numeração das residências, placas indicativas, principalmente nas zonas rurais.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27.pdf</t>
   </si>
   <si>
     <t>a necessidade de fazer reparos no calçamento em frente ao banco bradesco, próximo à Praça Salvador Dali.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-28.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-28.pdf</t>
   </si>
   <si>
     <t>a necessidade de fazer reparos na Rua conhecida como “Beco do Valdir”, para que seja utilizada por veículos de pequeno porte como mão única e faça melhorias na posição final da mesma, próximo à Rua Arthur Antônio Dias.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-29.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-29.pdf</t>
   </si>
   <si>
     <t>a necessidade da limpeza nas ruas e reforma dos meios fios do Distrito Lagoa Preta.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-30.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-30.pdf</t>
   </si>
   <si>
     <t>a necessidade da complementação da iluminação pública  na extensão da Rua Nossa Senhora Aparecida em Lagoa Preta.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-31.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-31.pdf</t>
   </si>
   <si>
     <t>a necessidade da perfuração no Posto Artesiano em Lagoa Preta.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-32.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-32.pdf</t>
   </si>
   <si>
     <t>a necessidade da retirada de um poste colocado em local irregular na Rua São Francisco em Lagoa Preta.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-33.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-33.pdf</t>
   </si>
   <si>
     <t>a necessidade de fazer reparos ou retirada do pilar próximo a caixa d'água da Escola Municipal José Moreira Duarte que está com inúmeras trincas, fazer a separação do acesso aos banheiros feminino e masculino dos alunos da referida escola, e fazer uma entrada e saída específica dos alunos  com portão eletrônico.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-34.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-34.pdf</t>
   </si>
   <si>
     <t>necessidade de fazer uma vistoria com equipe específica no calçamento de Lagoa Branca, regularizar a questão do lançamento da contribuição da iluminação pública dos moradores do Distrito referido, e construção de quebra-mola na via principal do local.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-35.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-35.pdf</t>
   </si>
   <si>
     <t>a necessidade da inclusão da Associação América de Lagoa Preta na Lei Orçamentária do Município para o próximo exercício.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-36.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-36.pdf</t>
   </si>
   <si>
     <t>a necessidade da da reforma da Praça Nossa Senhora da Conceição em Lagoa Preta.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-37.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-37.pdf</t>
   </si>
   <si>
     <t>Polícia Militar do Município e população de Lagoa Preta, para tomar providências no sentido de criar a Rede Comunidade Rural Protegida do distrito.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-38.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-38.pdf</t>
   </si>
   <si>
     <t>a necessidade de constituição de uma comissão de Trânsito no Município para que seja feito um levantamento dos pontos que necessitam de sinalização de trânsito.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-39.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-39.pdf</t>
   </si>
   <si>
     <t>a necessidade da liberação do Poliesportivo de Lagoa Preta para uso da população.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/10/indica-o-40.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/10/indica-o-40.pdf</t>
   </si>
   <si>
     <t>a necessidade da  manutenção da iluminação na Praça Nossa Senhor de Lourdes em Conquista.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-41.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-41.pdf</t>
   </si>
   <si>
     <t>a necessidade de um Parecer do Procurador Geral do Município referente a questão do Supletivo desta cidade.</t>
   </si>
   <si>
     <t>ABRAÃO, AILTON BERNARDINO, BIGÓ, ISABEL DO SALÃO, LORO NOGUEIRA, LUCAS MARTINS, MOISÉS DO XARÁ, RICARDO MAIA, VANDINHO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-42.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-42.pdf</t>
   </si>
   <si>
     <t>necessidade da criação do Projeto de Lei para regulamentação do repasse aos Médicos Cubanos pelo Governo Federal, de acordo com a Portaria 30 de 12 de Fevereiro de 2014.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-43.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-43.pdf</t>
   </si>
   <si>
     <t>a necessidade de iluminação na rua paralela à Rua Paraná, localizada ao Bairro São Francisco, e se há recursos liberados para pavimentação da mesma.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-44.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-44.pdf</t>
   </si>
   <si>
     <t>a necessidade de oficiar a Empresa Anatel, bem como a Vivo Operadora e CTBC para que tomem providências no sentido de ampliar o sinal de telefonia celular, realizando a extensão de rede nas Comunidades de Lagoa Preta e Conquista.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>BIGÓ</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-45.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-45.pdf</t>
   </si>
   <si>
     <t>Necessidade da perfuração de três poços artesianos no município, sendo um no bairro do Rosário, um na área central da cidade e outro no bairro São Francisco , havendo também a necessidade de uma barragem e instalação de uma bomba na lagoa do Sr Antônio cidreira para bombear até a ETA</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-46.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-46.pdf</t>
   </si>
   <si>
     <t>Necessidade da perfuração de poço artesiano no distrito de Lagoa Preta</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-47.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-47.pdf</t>
   </si>
   <si>
     <t>Necessidade de construção de um Quebra-Mola na Praça Maria da Conceição Soares Barbosa, ao lado do Velório Municipal.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-48-ricardo.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-48-ricardo.pdf</t>
   </si>
   <si>
     <t>a necessidade da  coleta do lixo na 1ª Fazenda Capanema, próximo a rodovia MG-431, no distrito de Vilaça dentro do perímetro do Município de São José da Varginha.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/91/indica-o-049-josimar.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/91/indica-o-049-josimar.pdf</t>
   </si>
   <si>
     <t>a necessidade de transporte escolar para levar embora os alunos do projeto integral ao final da aula ao bairro São Francisco.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/92/indica-o-50-isabel.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/92/indica-o-50-isabel.pdf</t>
   </si>
   <si>
     <t>a necessidade de providências para iluminação da via de acesso entre o Posto de Gasolina no bairro do Rosário e o novo bairro Geraldo Xavier, bem como a construção de uma pista de caminhada para os cidadãos transitarem com segurança neste mesmo local.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/116/ccf19122017-00000.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/116/ccf19122017-00000.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE PROVIDÊNCIAS NO LOCAL EM QUE LIGA A RUA ARTHUR ANTÔNIO DIAS E A PRAÇA SALVADOR DALI, ATRÁS DO CRAS</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>MÇP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/94/mo-o-de-pesar-01-2017.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/94/mo-o-de-pesar-01-2017.pdf</t>
   </si>
   <si>
     <t>MANIFESTA SEU PESAR ÀS VÍTIMAS DA TRAGÉDIA OCORRIDA NO MUNICÍPIO DE JANAÚBA/MG</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>MÇR</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/93/mo-o-de-rep-dio-01-2017.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/93/mo-o-de-rep-dio-01-2017.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DA FAEMG</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/95/portaria-001-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/95/portaria-001-.jpg.pdf</t>
   </si>
   <si>
     <t>Contém Nomeação da Sra. Regiane de Oliveira Pinto para o cargo de Assessor Contábil e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/96/portaria-002-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/96/portaria-002-.jpg.pdf</t>
   </si>
   <si>
     <t>''CRIA E NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA''</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/97/portaria-003-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/97/portaria-003-.jpg.pdf</t>
   </si>
   <si>
     <t>''ESTABELECE REGIME ESPECIAL DE FUNCIONAMENTO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA, ENTRE 03 JANEIRO A 31 DE JANEIRO 2017''</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/98/portaria-004-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/98/portaria-004-.jpg.pdf</t>
   </si>
   <si>
     <t>''NOMEIA VEREADORES PARA PROCEDIMENTOS CONTÁBEIS DE PAGAMENTO E TRANSFERÊNCIAS POR MEIO ELETRÔNICO, RATIFICA ATOS DESSA NATUREZA E DÁ OUTRAS PROVIDÊNCIAS''</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/99/portaria-005-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/99/portaria-005-.jpg.pdf</t>
   </si>
   <si>
     <t>''COMPLEMENTA A PORTARIA DE N° 04 DE 2017, AMPLIA PODERES PARA OS NOMEADOS PARA REALIZAÇÃO DE PROCEDIMENTOS CONTÁBEIS DE PAGAMENTO E TRANSFERÊNCIA POR MEIO ELETRÔNICO, RATIFICA ATOS DESSA NATUREZA E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/100/portaria-006-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/100/portaria-006-.jpg.pdf</t>
   </si>
   <si>
     <t>''DISPÕE SOBRE NOMEAÇÃO DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA PARA O ANO DE 2017''</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/101/portaria-007-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/101/portaria-007-.jpg.pdf</t>
   </si>
   <si>
     <t>''CONTÉM NOMEAÇÃO DA SRA. VIVIANE DA CONSOLAÇÃO MORAIS CHAVES PARA O CARGO DE ASSESSOR PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/102/portaria-008-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/102/portaria-008-.jpg.pdf</t>
   </si>
   <si>
     <t>''REVOGA A PORTARIA 01/2017 QUE NOMEIA A SRA. REGIANE DE OLIVEIRA PINTO PARA O CARGO DE ASSESSORA CONTÁBIL E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/103/portaria-009-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/103/portaria-009-.jpg.pdf</t>
   </si>
   <si>
     <t>''CONTÉM NOMEAÇÃO DA SRA. REGIANE DE OLIVEIRA PINTO PARA O CARGO DE ASSESSOR CONTÁBIL E DÁ OUTRAS PROVIDÊNCIAS ''</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/104/portaria-010-.jpg.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/104/portaria-010-.jpg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIDADE DA ASSESSORIA JURÍDICA DO PODER LEGISLATIVO, EM CARÁTER EXCEPCIONAL AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIDADE DA ASSESSORIA CONTÁBIL DO PODER LEGISLATIVO, EM CARÁTER EXCEPCIONAL AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>CONTÉM NOMEAÇÃO DA SRA. JANICE CARVALHO ALVES DE SANTANA PARA O CARGO DE ASSESSORIA JURÍDICA DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PONTO FACULTATIVO EM DIA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>108</t>
   </si>
@@ -823,129 +823,129 @@
   <si>
     <t>ESTABELECE NORMAS E POLÍTICAS PARA O DESENVOLVIMENTO DO MUNICÍPIO DE SÃO JOSÉ DA VARGINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Altera redação do Art. 2º, da Lei n° 705, de 15 de agosto de 2017, que Cria cargo e altera Anexo I da Lei Municipal 312/2001, de 31 de agosto de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Autoriza o Município de São José da Varginha – MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Autoriza o Município de São José da Varginha – MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/78/pl-017-2017-de-06.09.17-altera-lei-n-482-disp-e-s_i2OaKBw.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/78/pl-017-2017-de-06.09.17-altera-lei-n-482-disp-e-s_i2OaKBw.pdf</t>
   </si>
   <si>
     <t>Altera redação do Anexo IV,  da Lei  n° 482, de 16 de dezembro de 2009, que “Dispõe sobre a organização do Plano de Carreira dos integrantes do Quadro do Magistério Público do Município de São José da Varginha e dá outras providências”.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/79/pl-018-2017-cria-cargos-efetivos-lei-312-2001.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/79/pl-018-2017-cria-cargos-efetivos-lei-312-2001.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação e redução de cargos e a alteração do número de vagas constantes do Anexo I da Lei nº 312, de 31 de agosto de 2001, que “Dispõe sobre o quadro de pessoal da Prefeitura Municipal de São José da Varginha, estabelece diretrizes aos servidores públicos municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/80/pl-019-2017-cria-cargo-e-altera-a-lei-n.-495-psf.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/80/pl-019-2017-cria-cargo-e-altera-a-lei-n.-495-psf.pdf</t>
   </si>
   <si>
     <t>“CRIA CARGOS E ALTERA ANEXO I DA LEI MUNICIPAL 495 DE 12 DE ABRIL DE 2010  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/81/pl-020-2017-cria-cargo-e-altera-a-lei-n.-482-quad_N0eIDu1.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/81/pl-020-2017-cria-cargo-e-altera-a-lei-n.-482-quad_N0eIDu1.pdf</t>
   </si>
   <si>
     <t>Cria cargo e altera Anexo I da Lei Municipal nº 482 de 16 de dezembro de 2009, que “Dispõe sobre a reorganização do plano de carreira dos integrantes do quadro do Magistério Público do Município de São José da Varginha  e dá outras providências”.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>“Dispõe sobre a Política e o Plano Municipal de Turismo, Cria o Conselho Municipal de Turismo – COMTUR e institui o Fundo Municipal de Turismo – FUMTUR do MUNICÍPIO DE SÃO JOSÉ DA VARGINHA, MINAS GERAIS e dá outras providências”.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/83/pl-022-2017-cria-o-servi-o-de-inspe-o-municipal-sim.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/83/pl-022-2017-cria-o-servi-o-de-inspe-o-municipal-sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre elaboração, beneficiamento e comercialização de produtos de origem animal e vegetal no Município de São José da Varginha, cria o serviço de inspeção municipal e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/84/pl-023-2017-cria-comdec.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/84/pl-023-2017-cria-comdec.pdf</t>
   </si>
   <si>
     <t>Cria a coordenadoria municipal de defesa civil (COMDEC) do Município de São José da Varginha e dá outras.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/90/projeto-de-lei-027.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/90/projeto-de-lei-027.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS ARTIGOS 2°, 3°, 5°, 7°, 9°, 10°, 11° E  14° DA LEI MUNICIPAL N° 560, DE 10 DE JULHO DE 2012, QUE : '' CRIA O CONSELHO MUNICIPAL DE ESPORTE E DÁ OUTRAS PROVIDÊNCIAS ''.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-lei-n-028.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-lei-n-028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA S CONVOCAÇÃO DE FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS MUNICIPAIS VINCULADOS AO PODER EXECUTIVO EM ATENDIMENTO AO DISPOSTO NO ARTIGO 7°, INCISO VIII E XVII DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/88/projeto-de-lei-n-029.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/88/projeto-de-lei-n-029.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 19° DA LEI MUNICIPAL N° 708, DE 18 DE SETEMBRO DE 2017, QUE ''DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO JOSÉ DA VARGINHA/MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS. ''</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS ARTIGOS 1°,3°,5°,6°,7°,9°,12°,13°,14° E 15° DA LEI N° 715, DE 04 DE OUTUBRO DE 2017, QUE:''DISPÕE SOBRE A POLÍTICA E O PLANO MUNICIPAL DE TURISMO, QUE CRIA O CONSELHO MUNICIPAL DE TURISMO - COMTUR E INSTITUI O FUNDO MUNICIPAL DE TURISMO - FUMTUR DO MUNICÍPIO DE SÃO JOSÉ DA VARGINHA/MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Municipal n° 315, de 28 de Setembro de 2001 que dispõe sobre o Estatuto dos Servidores Públicos Municipais de São José da Varginha</t>
   </si>
   <si>
     <t>Autoriza o pagamento do salário-mínimo vigente no ano de 2017 para os Servidores Públicos Municipais alcançados pela Lei n° 315/2001 e dá outras Providências</t>
   </si>
   <si>
     <t>Concede reajuste na tabela de vencimentos dos servidores do Magistério de São José da Varginha e dá outras providências</t>
   </si>
@@ -1015,66 +1015,66 @@
   <si>
     <t>70</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO A REATIVAÇÃO DO CONSELHO MUNICIPAL DO ESPORTE E TURISMO, UMA VEZ QUE , A AUSÊNCIA DE TAL CONSELHO IMPEDE O RECEBIMENTO DE RECURSOS DO GOVERNO, COMO POR EXEMPLO O ICMS ESPORTIVO E TURÍSTICO</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE REGISTRO DAS ATAS DAS SESSÕES DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>LORO NOGUEIRA, VANDINHO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/86/resolu-o-02.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/86/resolu-o-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE OBRA E REFORMA, NO TELHADO DA CÂMARA MUNICIPAL, NO TERCEIRO PAVIMENTO EM CARÁTER DE URGÊNCIA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Dispõe sobre	 a instituição do Centro de Atendimento ao Cidadão –CAC- da Câmara Municipal de São José da Varginha-MG,  e dá outras providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/115/resolu-o-n-04.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/115/resolu-o-n-04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Pregão, a que se refere a Lei Federal nº 10.520, de 17 de julho de 2002, e dá providências correlatas no  âmbito do  Poder Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1381,68 +1381,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/77/ccf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/5/indica-o-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/9/indica-o-07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/17/indica-o-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/39/indica-ao-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/10/indica-o-40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-48-ricardo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/91/indica-o-049-josimar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/92/indica-o-50-isabel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/116/ccf19122017-00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/94/mo-o-de-pesar-01-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/93/mo-o-de-rep-dio-01-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/95/portaria-001-.jpg.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/96/portaria-002-.jpg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/97/portaria-003-.jpg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/98/portaria-004-.jpg.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/99/portaria-005-.jpg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/100/portaria-006-.jpg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/101/portaria-007-.jpg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/102/portaria-008-.jpg.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/103/portaria-009-.jpg.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/104/portaria-010-.jpg.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/78/pl-017-2017-de-06.09.17-altera-lei-n-482-disp-e-s_i2OaKBw.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/79/pl-018-2017-cria-cargos-efetivos-lei-312-2001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/80/pl-019-2017-cria-cargo-e-altera-a-lei-n.-495-psf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/81/pl-020-2017-cria-cargo-e-altera-a-lei-n.-482-quad_N0eIDu1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/83/pl-022-2017-cria-o-servi-o-de-inspe-o-municipal-sim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/84/pl-023-2017-cria-comdec.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/90/projeto-de-lei-027.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-lei-n-028.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/88/projeto-de-lei-n-029.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/86/resolu-o-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/115/resolu-o-n-04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/77/ccf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/5/indica-o-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/9/indica-o-07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/16/indica-o-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/34/indica-o-09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/12/indica-o-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/17/indica-o-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/18/indica-o-12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/13/indica-o-13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/14/indica-o-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/15/indica-o-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/19/indica-o-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/20/indica-o-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/35/indica-o-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/36/indica-o-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/37/indica-o-20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/38/indica-o-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/39/indica-ao-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/46/indica-o-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/40/indica-o-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/41/indica-o-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/21/indica-o-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/42/indica-o-27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/43/indica-o-28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/22/indica-o-29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/23/indica-o-30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/24/indica-o-31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/25/indica-o-32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/44/indica-o-33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/45/indica-o-34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/26/indica-o-35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/27/indica-o-36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/28/indica-o-37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/29/indica-o-38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/30/indica-o-39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/10/indica-o-40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/31/indica-o-41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/11/indica-o-42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/32/indica-o-43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/33/indica-o-44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/47/indica-o-45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/48/indica-o-46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/76/indica-o-47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-48-ricardo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/91/indica-o-049-josimar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/92/indica-o-50-isabel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/116/ccf19122017-00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/94/mo-o-de-pesar-01-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/93/mo-o-de-rep-dio-01-2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/95/portaria-001-.jpg.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/96/portaria-002-.jpg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/97/portaria-003-.jpg.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/98/portaria-004-.jpg.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/99/portaria-005-.jpg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/100/portaria-006-.jpg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/101/portaria-007-.jpg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/102/portaria-008-.jpg.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/103/portaria-009-.jpg.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/104/portaria-010-.jpg.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/78/pl-017-2017-de-06.09.17-altera-lei-n-482-disp-e-s_i2OaKBw.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/79/pl-018-2017-cria-cargos-efetivos-lei-312-2001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/80/pl-019-2017-cria-cargo-e-altera-a-lei-n.-495-psf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/81/pl-020-2017-cria-cargo-e-altera-a-lei-n.-482-quad_N0eIDu1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/83/pl-022-2017-cria-o-servi-o-de-inspe-o-municipal-sim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/84/pl-023-2017-cria-comdec.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/90/projeto-de-lei-027.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-lei-n-028.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/88/projeto-de-lei-n-029.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/86/resolu-o-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2017/115/resolu-o-n-04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>