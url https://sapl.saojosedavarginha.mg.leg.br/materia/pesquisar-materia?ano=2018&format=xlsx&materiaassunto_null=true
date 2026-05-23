--- v0 (2026-02-10)
+++ v1 (2026-05-23)
@@ -54,807 +54,807 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DCRT</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>JOSIMAR VIEGAS NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/136/decreto_legislativo.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/136/decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS REFERENTE AO EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ABRAÃO, AILTON BERNARDINO, BIGÓ, ISABEL DO SALÃO, LUCAS MARTINS, MOISÉS DO XARÁ, RICARDO MAIA, VANDINHO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indica-o-i20022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indica-o-i20022018.pdf</t>
   </si>
   <si>
     <t>A necessidade de reforma do velório municipal que já se encontra com diversas partes danificadas</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o-ii20022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o-ii20022018.pdf</t>
   </si>
   <si>
     <t>a necessidade da limpeza da lagoa próxima à mina do Padre Libério</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o-iii20022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o-iii20022018.pdf</t>
   </si>
   <si>
     <t>a necessidade da operação tapa buracos no Município, sendo essa, a ser realizada em diversas ruas</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LORO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o-iv20022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o-iv20022018.pdf</t>
   </si>
   <si>
     <t>a necessidade de reposição de lâmpadas queimadas na comunidade de Lagoa Preta, sendo no penúltimo poste na Rua Santa Luzia, poste em frente a casa do Sr. Geraldo Jacinto, próximo a igreja e postes na Rua São Francisco</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o-5.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o-5.pdf</t>
   </si>
   <si>
     <t>Necessidade de reforma do Poliesportivo do Bairro do Rosário</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indica-o-6.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indica-o-6.pdf</t>
   </si>
   <si>
     <t>Necessidade de Limpeza e desentupimento das manilhas e do calcamento da Lagoa Preta</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>BIGÓ</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o-004.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o-004.pdf</t>
   </si>
   <si>
     <t>A necessidade de disponibilizar aos universitários do município transporte gratuito</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_8.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_8.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE REFORMA DA QUADRA DE FUTEBOL DA COMUNIDADE DE CACHOEIRINHA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AILTON BERNARDINO, ISABEL DO SALÃO, JOSIMAR VIEGAS NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_09_-_cam._itin._sao_francisco_01.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_09_-_cam._itin._sao_francisco_01.pdf</t>
   </si>
   <si>
     <t>a necessidade de aguar os a grama dos canteiros centrais das principais avenidas do Bairro.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOSIMAR VIEGAS NOGUEIRA, AILTON BERNARDINO, ISABEL DO SALÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_10_-_cam._itin._sao_francisco_02.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_10_-_cam._itin._sao_francisco_02.pdf</t>
   </si>
   <si>
     <t>a necessidade de tomar providências em relação a um lote da Prefeitura no bairro Jardim Alvorada, que tem por finalidade futura praça de lazer para a população, porém foi cercado por um morador particular.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_11_-_cam._itin._sao_francisco_03.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_11_-_cam._itin._sao_francisco_03.pdf</t>
   </si>
   <si>
     <t>a necessidade de limpeza do bueiro da rua Selma Aparecida de Souza.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>LORO NOGUEIRA, AILTON BERNARDINO, ISABEL DO SALÃO</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_12_-_cam._itin._sao_francisco_04.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_12_-_cam._itin._sao_francisco_04.pdf</t>
   </si>
   <si>
     <t>a necessidade de disponibilizar um local para despejar entulhos das construções, dos moradores e outros.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_13_-_cam._itin._sao_francisco_05.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_13_-_cam._itin._sao_francisco_05.pdf</t>
   </si>
   <si>
     <t>a necessidade de prestação de serviços de limpeza urbana nos Bairros São Francisco e Jardim Alvorada.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_14_-_cam._itin._sao_francisco_06.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_14_-_cam._itin._sao_francisco_06.pdf</t>
   </si>
   <si>
     <t>a necessidade de construção de “quebra-molas” nas Avenidas Brasil, Selma Aparecida da Silva e Carmelita Maria de Jesus.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_15_-_cam._itin._sao_francisco_07.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_15_-_cam._itin._sao_francisco_07.pdf</t>
   </si>
   <si>
     <t>a necessidade de fechar as entradas da UBS, em construção no bairro e cercar o local.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_16_-_cam._itin._sao_francisco_08.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_16_-_cam._itin._sao_francisco_08.pdf</t>
   </si>
   <si>
     <t>a necessidade de providências no espaço ao lado do campo de futebol que se tornou depósito de lixo pela população</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_17_-_cam._itin._sao_francisco_09.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_17_-_cam._itin._sao_francisco_09.pdf</t>
   </si>
   <si>
     <t>a necessidade de iluminação da rua Clair de Araújo.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_18_-_cam._itin._sao_francisco_10.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_18_-_cam._itin._sao_francisco_10.pdf</t>
   </si>
   <si>
     <t>a necessidade de instalação de uma guarida no bairro.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>a necessidade de disponibilizar um monitor para acompanhar o escolar que busca e entrega as crianças e adolescentes do Município.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>LORO NOGUEIRA, LUCAS MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_20_-_cam._itin._cachoeirinha.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_20_-_cam._itin._cachoeirinha.pdf</t>
   </si>
   <si>
     <t>a necessidade de instalar uma Academia Popular nesta Comunidade.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>a necessidade de dar manutenção na estrada que liga o Município a Comunidade, repondo o cascalho na mesma, antes do período das chuvas e promovendo a limpeza do mato nas extremidades.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_22_-_cam._itin._cachoeirinha.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_22_-_cam._itin._cachoeirinha.pdf</t>
   </si>
   <si>
     <t>a necessidade de estender as oficinas e demais projetos do CRAS, na Comunidade.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_23_-_cam._itin._cachoeirinha.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_23_-_cam._itin._cachoeirinha.pdf</t>
   </si>
   <si>
     <t>a necessidade de reforma e término da calçada ao redor da praça.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_24_-_cam._itin._cachoeirinha.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_24_-_cam._itin._cachoeirinha.pdf</t>
   </si>
   <si>
     <t>a necessidade de manutenção do calçamento da Comunidade.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>LORO NOGUEIRA, ABRAÃO, AILTON BERNARDINO, LUCAS MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_25.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_25.pdf</t>
   </si>
   <si>
     <t>a necessidade de disponibilizar um veículo para transportar os pacientes nas consultas médicas</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_26.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_26.pdf</t>
   </si>
   <si>
     <t>a necessidade da reforma e pintura da Escola Municipal Amélia Nogueira Duarte e da creche municipal do distrito</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_27.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_27.pdf</t>
   </si>
   <si>
     <t>a necessidade da reforma e iluminação da Praça Nossa Senhora de Lourdes</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_28.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_28.pdf</t>
   </si>
   <si>
     <t>a necessidade de manutenção e verificação da instalação da rede de esgoto; limpeza das bocas de lobo</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_29.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_29.pdf</t>
   </si>
   <si>
     <t>a necessidade  de instalações de duas bombas d´água no Posto Artesiano do distrito</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>LORO NOGUEIRA, AILTON BERNARDINO, ISABEL DO SALÃO, LUCAS MARTINS, MOISÉS DO XARÁ, RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_30.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_30.pdf</t>
   </si>
   <si>
     <t>a necessidade de disponibilizar uma academia ao ar livre.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>LORO NOGUEIRA, ABRAÃO, ISABEL DO SALÃO, LUCAS MARTINS, MOISÉS DO XARÁ, RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_31.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_31.pdf</t>
   </si>
   <si>
     <t>a necessidade de construção de uma quadra poliesportiva.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_32.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_32.pdf</t>
   </si>
   <si>
     <t>a necessidade de construção de uma cerca ao redor da Igreja.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>. a necessidade de manutenção e reposição de cascalhos nas estradas principais do Distrito.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>AILTON BERNARDINO, ISABEL DO SALÃO, LORO NOGUEIRA, LUCAS MARTINS, MOISÉS DO XARÁ, RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_34.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_34.pdf</t>
   </si>
   <si>
     <t>. a necessidade de construção de valetas na estrada próxima ao Terreno do Srº Eli.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_35.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_35.pdf</t>
   </si>
   <si>
     <t>a necessidade de construção de dois quebra- molas na via principal da Igreja.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_36.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_36.pdf</t>
   </si>
   <si>
     <t>a necessidade de antena para celular.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>a necessidade da construção de rede de esgoto nas ruas do distrito.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_38.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_38.pdf</t>
   </si>
   <si>
     <t>a necessidade da colocação de um coletor de lixo nas esquinas das ruas.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_39.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_39.pdf</t>
   </si>
   <si>
     <t>a necessidade da construção de um alambrado no campo de futebol.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_40.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_40.pdf</t>
   </si>
   <si>
     <t>a necessidade de disponibilizar um veículo para transportar os pacientes nas consultas médicas e outros atendimentos</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_41.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_41.pdf</t>
   </si>
   <si>
     <t>a necessidade de manutenção e reparo no calçamento.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_42.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_42.pdf</t>
   </si>
   <si>
     <t>a necessidade de limpeza no Posto Artesiano, construção de uma base para a caixa d’água e colocação de um registro na mesma.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_43.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_43.pdf</t>
   </si>
   <si>
     <t>a necessidade de colocação de um relé melhor na bomba.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_44.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_44.pdf</t>
   </si>
   <si>
     <t>a necessidade de manutenção e reparo no terreno e prédio da Escola e utilização do mesmo pela população local.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_45.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_45.pdf</t>
   </si>
   <si>
     <t>. a necessidade de disponibilizar profissionais da saúde para atender a população local.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>LUCAS MARTINS, RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_4619122018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_4619122018.pdf</t>
   </si>
   <si>
     <t>a necessidade de providências na Avenida Brasil para retirar a lama que desde em frente as casas e a devida manutenção para que essa lama não desça durante as chuvas</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_4719122018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_4719122018.pdf</t>
   </si>
   <si>
     <t>a necessidade de patrolamento na rodovia da saída para a Mata da Juliana, Cachoeirinha,Lagoa Branca, etc</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_48.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_48.pdf</t>
   </si>
   <si>
     <t>a necessidade disponibilizar o transporte escolar para buscar 04(quatro) alunos na Fazenda do Falecido Antônio Maia, deste município</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>GABINETE DO PREFEITO - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/119/projeto-de-lei-00120022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/119/projeto-de-lei-00120022018.pdf</t>
   </si>
   <si>
     <t>APROVA O PROJETO PROVIAS DE SÃO JOSÉ DA VARGINHA PARA MELHORIA E CONSERVAÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO DE SÃO JOSÉ DA VARGINHA, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto-de-lei-00220022018-0001.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto-de-lei-00220022018-0001.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO E ANEXO I E III, DA LEI N° 482, DE 16 DE DEZEMBRO DE 2009 QUE DISPÕE SOBRE A REORGANIZAÇÃO DO PLANO DE CARREIRA DOS INTEGRANTES DO QUADRO DO MAGISTÉRIO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-00320022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-00320022018.pdf</t>
   </si>
   <si>
     <t>CRIA SECRETARIA MUNICIPAL DE TRANSPORTE E GESTÃO DE FROTAS E ALTERA ANEXO I DA LEI MUNICIPAL 312/2001, DE 31 DE AGOSTO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-004.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e o funcionamento do núcleo de apoio à saúde da família NASF no município de São José da Varginha/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/128/plc-005-2018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/128/plc-005-2018.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos no residencial Prefeito Zé do Nato neste Município de São José da Varginha/MG e dá outras providências</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-007.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Provimento em comissão de Pregoeiro na Estrutura Administrativa do Município de São José da Varginha, e dá outras providências</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-008.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-008.pdf</t>
   </si>
   <si>
     <t>Cria cargo, Altera dispositivo e Anexo I da Lei Municipal n°728, de 16 de fevereiro de 2018, que ''Dispõe sobre a implantação e o funcionamento do núcleo de apoio a Saúde da Família - NASF no município de São José da Varginha, e dá outras providências</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-lei-009.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-lei-009.pdf</t>
   </si>
   <si>
     <t>Aumenta número de vagas do cargo Enfermeiro, criado pela Lei Municipal n° 580, de 27 de fevereiro de 2013, e dá outras providências</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/138/pl_10.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/138/pl_10.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a criação e redução de cargos, e altera número de vagas constante no Anexo I do Quadro de Pessoal da Prefeitura Municipal de São José da Varginha e dá outras providências</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/139/pl_11.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/139/pl_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratificação para servidores municipais que compõem a Comissão Permanente de Licitação e dá outras providências</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/140/pl_12.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/140/pl_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de número de vagas constante no Anexo I do Quadro de Pessoal da Prefeitura Municipal de São Jose da Varginha e dá outras providências</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/117/projeto-de-lei-c-00120022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/117/projeto-de-lei-c-00120022018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DO SALÁRIO-MÍNIMO VIGENTE NO ANO DE 2017 PARA OS SERVIDORES PÚBLICOS MUNICIPAIS ALCANÇADOS PELA LEI N° 315/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto-de-lei-c-00220022018.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto-de-lei-c-00220022018.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NA TABELA DE VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO DE SÃO JOSÉ DA VARGINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>LUCAS MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_6.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_6.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO, PARA QUE PRESTE OS ESCLARECIMENTOS E INFORMAÇÕES SOLICITADAS</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>ABRAÃO</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO ESCLARECIMENTOS SOBRE O POSTO DE SAÚDE DA COMUNIDADE DE CONQUISTA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1170,68 +1170,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/136/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indica-o-i20022018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o-ii20022018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o-iii20022018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o-iv20022018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o-5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indica-o-6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o-004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_09_-_cam._itin._sao_francisco_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_10_-_cam._itin._sao_francisco_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_11_-_cam._itin._sao_francisco_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_12_-_cam._itin._sao_francisco_04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_13_-_cam._itin._sao_francisco_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_14_-_cam._itin._sao_francisco_06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_15_-_cam._itin._sao_francisco_07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_16_-_cam._itin._sao_francisco_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_17_-_cam._itin._sao_francisco_09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_18_-_cam._itin._sao_francisco_10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_20_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_22_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_23_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_24_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_4619122018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_4719122018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/119/projeto-de-lei-00120022018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto-de-lei-00220022018-0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-00320022018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/128/plc-005-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-lei-009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/138/pl_10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/139/pl_11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/140/pl_12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/117/projeto-de-lei-c-00120022018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto-de-lei-c-00220022018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/136/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/122/indica-o-i20022018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o-ii20022018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o-iii20022018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o-iv20022018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o-5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/127/indica-o-6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o-004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_09_-_cam._itin._sao_francisco_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_10_-_cam._itin._sao_francisco_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_11_-_cam._itin._sao_francisco_03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_12_-_cam._itin._sao_francisco_04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_13_-_cam._itin._sao_francisco_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_14_-_cam._itin._sao_francisco_06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_15_-_cam._itin._sao_francisco_07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_16_-_cam._itin._sao_francisco_08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_17_-_cam._itin._sao_francisco_09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_18_-_cam._itin._sao_francisco_10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_20_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_22_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_23_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_24_-_cam._itin._cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_4619122018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_4719122018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/119/projeto-de-lei-00120022018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto-de-lei-00220022018-0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-00320022018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/128/plc-005-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-lei-009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/138/pl_10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/139/pl_11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/140/pl_12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/117/projeto-de-lei-c-00120022018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto-de-lei-c-00220022018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="224.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>