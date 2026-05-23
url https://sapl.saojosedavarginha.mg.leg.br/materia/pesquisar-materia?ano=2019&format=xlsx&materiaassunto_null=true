--- v0 (2026-02-10)
+++ v1 (2026-05-23)
@@ -54,321 +54,321 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>MOISÉS DO XARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/194/portaria_10_.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/194/portaria_10_.pdf</t>
   </si>
   <si>
     <t>ESTABELECE E REORGANIZA A SALA DE ARQUIVOS, CONTABILIDADE E CAC, DESTA CASA LEGISLATIVA</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>GABINETE DO PREFEITO - GPRE</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei__001.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei__001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 616 DE 18 DE MARÇO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO E ALTERA ANEXO I,II E III DA LEI MUNICIPAL Nº 480, DE 16 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 465 de 15 de Setembro de 2009 que “Dispõe sobre gratificação de função e dá outras providências”.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei nº 433 de 07 de Abril de 2009 e dá outras providências</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei nº 495 de 12 de Abril de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Cria gratificação especial para os servidores públicos municipais ocupantes do cargo de Motorista, que exerçam suas funções na Secretaria Municipal de Educação, e Secretaria Municipal de Obras e Serviços Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo I da Lei Municipal nº 312 de 31 de Agosto de 2001 e dá outras providências</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_08_.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_08_.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_9.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_9.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 501 DE 28 DE MAIO DE 2010 QUE ''DISPÕE SOBRE A CESSÃO DE SERVIDORES PARA PRESTAR SERVIÇOS EM OUTROS SETORES DA ADMINISTRAÇÃO PÚBLICA COM ÔNUS PARA O MUNICÍPIO'' E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONDUÇÃO DE VEÍCULOS OFICIAIS</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BRASÃO OFICIAL DO MUNICÍPIO DE SÃO JOSÉ DA VARGINHA</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N 311 DE 31 DE AGOSTO DE 2001</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N 312 DE 31 DE AGOSTO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Cria logomarca do município de São José da Varginha e dá outras providências</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Altera a lei municipal nº433/2009 que dispõe sobre a criação de cargos, aletra o quadro de pessoal da prefeitura municipal de São José da Varginha e dá outras providências</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Altera a lei municipal 495/2010 que ''Autoriza o chefe do poder executivo a promover a implantação do programa de saúde da família- PSF no âmbito do Município de São José da Varginha; cria cargos para o programa saúde da família - PSF e dá outras providências</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de direito real de Uso de imóvel que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_001.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento do salário-mínimo vigente no ano de 2019 para os Servidores Públicos Municipais alcançados pela Lei nº 315/2001 e dá outras providências</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_complementar_002.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_complementar_002.pdf</t>
   </si>
   <si>
     <t>Concede reajuste na tabela de vencimentos dos servidores do Magistério de São José da Varginha e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_complementar_003.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_complementar_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NA TABELA DE VENCIMENTOS DOS SERVIDORES DO MAGISTÉRIO DE SÃO JOSÉ DA VARGINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>LORO NOGUEIRA</t>
   </si>
   <si>
     <t>SOLICITO ENCAMINHAR A ESTE PODER LEGISLATIVO EM TEMPO HÁBIL, O VALOR DA CONTRIBUIÇÃO DA ILUMINAÇÃO PÚBLICA COBRADO DOS MUNICÍPIOS AO LONGO DOS ÚLTIMOS 15 MESES</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>RICARDO MAIA, BIGÓ, LUCAS MARTINS</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA , COM FUNDAMENTO NOS PRECEITOS REGIMENTAIS E OUVIDO O PLENÁRIO, SEJA OFICIADO AO PREFEITO, O ENCAMINHAMENTO DE PROJETO DE LEI PARA AUMENTO SALARIAL DOS VENCIMENTOS DE TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS, INLCUSIVE O PISO SALARIAL DOS PROFESSORES, O MAIS BREVE POSSÍVEL</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>LUCAS MARTINS, BIGÓ, RICARDO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_03-2019.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_03-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA CÓPIA COMPLETA DOS PROCESSOS LICITATÓRIOS QUE DERAM ORIGEM A CONTRATAR COM A EMPRESA SINTRACTOR PEÇAS E SERVIÇOS LTDA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -675,68 +675,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/194/portaria_10_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei__001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_08_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_complementar_003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_03-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/194/portaria_10_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei__001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/193/projeto_de_lei_08_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/195/projeto_de_lei_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/196/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/197/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/191/projeto_de_lei_complementar_001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/192/projeto_de_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_complementar_003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_03-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>