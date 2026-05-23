--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -54,325 +54,325 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>MOISÉS DO XARÁ</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CONTÉM NOMEAÇÃO DA SRA. DANIELA BATISTA DOS SANTOS PARA O CARGO DE ASSESSOR PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CONTROLE INTERNO</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CRIA E NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE ANUAL PELO INPC AOS SERVIDORES DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>QUE DECRETA LUTO OFICIAL EM RAZÃO DE FALECIMENTO DO SENHOR DÁRIO NOGUEIRA DE ASSIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/219/portaria_no_06_-_exoneracao_daniela.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/219/portaria_no_06_-_exoneracao_daniela.pdf</t>
   </si>
   <si>
     <t>Fica exonerada no dia 10 de Março de 2020, a servidora DANIELA BATISTA DOS SANTOS, ocupante do cargo de provimento em Comissão do Legislativo Municipal de São José da Varginha, MG, nomeada pela Portaria 01/2020, de 02 de Janeiro de 2020.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ADIANTAMENTO DO HORÁRIO DA REUNIÃO ORDINÁRIA DO DIA 10 DE MARÇO DE 2020 DA CÂMARA MUNICIPAL E DÁOUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS E REGRAS PARA FINS E PREVENÇÃO À INFECÇÃO E PROPAGAÇÃO DO CORONAVÍRUS (COVID-19),NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA - MG</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTOS E REGRAS PARA FINS DE PREVENÇÃO À INFECÇÃO E PROPAGAÇÃO DO CORONAVÍRUS 19 NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA -MG</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MOISÉS FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/220/portaria_no_10_-.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/220/portaria_no_10_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos e regras para fins de prevenção à infecção e propagação do Coronavirus (covid-19), no âmbito da Câmara Municipal de São José da Varginha-MG.”</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/215/portaria_011_-_nomeacao_controle_interno_marlene.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/215/portaria_011_-_nomeacao_controle_interno_marlene.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de Controle Interno</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/216/portaria_013_-_nomeacao_raissa.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/216/portaria_013_-_nomeacao_raissa.pdf</t>
   </si>
   <si>
     <t>Contém Nomeação da Sra. RAÍSSA LORAINE DUARTE para o cargo de  Assessor Parlamentar e dá outras providências”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/213/portaria_014_-_nomeacao_controle_interno_raissa.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/213/portaria_014_-_nomeacao_controle_interno_raissa.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos e regras para fins de prevenção à infecção e propagação do Coronavírus (covid-19), no âmbito da Câmara Municipal de São José da Varginha-MG.”</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/221/portaria_016_-_nomeia_comissao_patrimonio_certidoes.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/221/portaria_016_-_nomeia_comissao_patrimonio_certidoes.pdf</t>
   </si>
   <si>
     <t>Designa Membros para comporem a Comissão instituída para o levantamento Geral de Inventário Físico e Financeiro do Poder Legislativo</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/222/portaria_017_-_nomeia_comissao_patrimonio.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/222/portaria_017_-_nomeia_comissao_patrimonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre formação de comissão de inventario dos bens públicos deste poder legislativo</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/223/portaria_018-_nomeacao_comissao_obra.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/223/portaria_018-_nomeacao_comissao_obra.pdf</t>
   </si>
   <si>
     <t>Cria e Nomeia COMISSÃO ESPECIAL para acompanhamento e fiscalização  da conclusão da Obra do 3º Pavimento do Prédio da Câmara Municipal de São José da Varginha.”</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/217/portaria_no_019-_suspende_expediente_por_luto_of_tSbM0BG.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/217/portaria_no_019-_suspende_expediente_por_luto_of_tSbM0BG.pdf</t>
   </si>
   <si>
     <t>Que decreta Luto oficial em razão de falecimento de Gabriel Silva Ferreira e dá outras providências</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/218/portaria_no_020_-_retorno_das_reunioes_ordinarias.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/218/portaria_no_020_-_retorno_das_reunioes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos e regras para realização de reuniões Ordinárias, para fins de prevenção à infecção e propagação do Coronavírus (covid-19), no âmbito da Câmara Municipal de São José da Varginha-MG</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/224/portaria_no_021_-_reuniao_adiantada.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/224/portaria_no_021_-_reuniao_adiantada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiantamento do horário da Reunião Ordinária do dia 26 de Maio de 2020 da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/225/portaria_no_022_-_reuniao_adiantada.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/225/portaria_no_022_-_reuniao_adiantada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiantamento do horário da Reunião Ordinária do dia 09 de Junho de 2020 da Câmara Municipal e dá outras providências”</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/228/portaria_no_023_-_suspende_expediente.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/228/portaria_no_023_-_suspende_expediente.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre medidas e procedimentos para fins de prevenção à infecção e propagação do Coronavirus (covid-19), no âmbito da Câmara Municipal de São José da Varginha-MG.”</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/227/portaria_no_024.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/227/portaria_no_024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre retorno das reuniões Ordinárias, e medidas e procedimentos  para fins de prevenção à infecção e propagação do Coronavírus (covid-19), no âmbito da Câmara Municipal de São José da Varginha, MG.”</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/226/portaria_no_025_-_reuniao_adiada.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/226/portaria_no_025_-_reuniao_adiada.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE EXPEDIENTE  DA CÂMARA MUNICIPAL_x000D_
 DE SÃO JOSÉ DA VARGINHA".</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/229/portaria_no_026_-_reuniao_adiada.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/229/portaria_no_026_-_reuniao_adiada.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/230/portaria_no_027_-_reuniao_adiada_1.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/230/portaria_no_027_-_reuniao_adiada_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXPEDIENTE  DA CÂMARA MUNICIPAL DE SÃO JOSÉ DA VARGINHA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -679,68 +679,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/219/portaria_no_06_-_exoneracao_daniela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/220/portaria_no_10_-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/215/portaria_011_-_nomeacao_controle_interno_marlene.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/216/portaria_013_-_nomeacao_raissa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/213/portaria_014_-_nomeacao_controle_interno_raissa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/221/portaria_016_-_nomeia_comissao_patrimonio_certidoes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/222/portaria_017_-_nomeia_comissao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/223/portaria_018-_nomeacao_comissao_obra.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/217/portaria_no_019-_suspende_expediente_por_luto_of_tSbM0BG.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/218/portaria_no_020_-_retorno_das_reunioes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/224/portaria_no_021_-_reuniao_adiantada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/225/portaria_no_022_-_reuniao_adiantada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/228/portaria_no_023_-_suspende_expediente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/227/portaria_no_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/226/portaria_no_025_-_reuniao_adiada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/229/portaria_no_026_-_reuniao_adiada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/230/portaria_no_027_-_reuniao_adiada_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/219/portaria_no_06_-_exoneracao_daniela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/220/portaria_no_10_-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/215/portaria_011_-_nomeacao_controle_interno_marlene.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/216/portaria_013_-_nomeacao_raissa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/213/portaria_014_-_nomeacao_controle_interno_raissa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/221/portaria_016_-_nomeia_comissao_patrimonio_certidoes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/222/portaria_017_-_nomeia_comissao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/223/portaria_018-_nomeacao_comissao_obra.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/217/portaria_no_019-_suspende_expediente_por_luto_of_tSbM0BG.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/218/portaria_no_020_-_retorno_das_reunioes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/224/portaria_no_021_-_reuniao_adiantada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/225/portaria_no_022_-_reuniao_adiantada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/228/portaria_no_023_-_suspende_expediente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/227/portaria_no_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/226/portaria_no_025_-_reuniao_adiada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/229/portaria_no_026_-_reuniao_adiada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2020/230/portaria_no_027_-_reuniao_adiada_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="218.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>