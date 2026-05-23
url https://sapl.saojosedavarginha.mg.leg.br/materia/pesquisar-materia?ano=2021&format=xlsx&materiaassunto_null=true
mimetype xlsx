--- v0 (2026-02-10)
+++ v1 (2026-05-23)
@@ -54,175 +54,175 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>Jonathan da Conquista</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/231/portaria_001-2021_-_nomeacao_raissa.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/231/portaria_001-2021_-_nomeacao_raissa.pdf</t>
   </si>
   <si>
     <t>“Contém Nomeação da Sra. RAÍSSA LORAINE DUARTE para o cargo de  Assessor Parlamentar e dá outras providências”.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/232/portaria_002-2021_-_nomeacao_controle_interno_raissa.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/232/portaria_002-2021_-_nomeacao_controle_interno_raissa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de Controle Interno</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/233/portaria_003-2021_-_nomeia_vereadores_para_movimentacao_bancaria.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/233/portaria_003-2021_-_nomeia_vereadores_para_movimentacao_bancaria.pdf</t>
   </si>
   <si>
     <t>Nomeia e Delega poderes aos Vereadores responsáveis pelas operações bancárias, gestão contábil e financeira, seja por meio físico, presencial ou eletrônico da Câmara Municipal de São José da Varginha – MG e dá outras providências</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/234/portaria_004-2021_-_nomeacao_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/234/portaria_004-2021_-_nomeacao_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Cria e Nomeia COMISSÃO PERMANENTE DE LICITAÇÃO _x000D_
 no âmbito da Câmara Municipal de São José da Varginha”</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/235/portaria_005-2021_-_reajuste_inpc.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/235/portaria_005-2021_-_reajuste_inpc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual pelo INPC aos servidores do Poder Legislativo</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/236/portaria_006-2021_-_expediente_carnaval_e_quarta_feira_de_cinzas.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/236/portaria_006-2021_-_expediente_carnaval_e_quarta_feira_de_cinzas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGIME ESPECIAL DE FUNCIONAMENTO DO PODER LEGISLATIVO DE SÃO JOSÉ DA VARGINHA, NA QUARTA-FEIRA DE CINZAS".</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/237/portaria_007-2021_-_reajuste_ipca.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/237/portaria_007-2021_-_reajuste_ipca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual de 2021  pelo IPCA aos servidores do Poder Legislativo”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/238/portaria_008-2021_-_onda_roxa.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/238/portaria_008-2021_-_onda_roxa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos e regras para fins de prevenção à infecção e propagação do Coronavírus (covid-19), no âmbito da Câmara Municipal de São José da Varginha-MG</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>ATP</t>
   </si>
   <si>
     <t>ATO DE PROMULGAÇÃO</t>
   </si>
   <si>
     <t>admin</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/239/promulgacao_25-10.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/239/promulgacao_25-10.pdf</t>
   </si>
   <si>
     <t>PROMULGA A PREPOSIÇÃO LEGISLATIVA</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/240/promulgacao_25-10-2.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/240/promulgacao_25-10-2.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/241/promulgacao_5-11.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/241/promulgacao_5-11.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/242/promulgacao_12-11.pdf</t>
+    <t>http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/242/promulgacao_12-11.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -526,68 +526,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/231/portaria_001-2021_-_nomeacao_raissa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/232/portaria_002-2021_-_nomeacao_controle_interno_raissa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/233/portaria_003-2021_-_nomeia_vereadores_para_movimentacao_bancaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/234/portaria_004-2021_-_nomeacao_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/235/portaria_005-2021_-_reajuste_inpc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/236/portaria_006-2021_-_expediente_carnaval_e_quarta_feira_de_cinzas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/237/portaria_007-2021_-_reajuste_ipca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/238/portaria_008-2021_-_onda_roxa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/239/promulgacao_25-10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/240/promulgacao_25-10-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/241/promulgacao_5-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/242/promulgacao_12-11.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/231/portaria_001-2021_-_nomeacao_raissa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/232/portaria_002-2021_-_nomeacao_controle_interno_raissa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/233/portaria_003-2021_-_nomeia_vereadores_para_movimentacao_bancaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/234/portaria_004-2021_-_nomeacao_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/235/portaria_005-2021_-_reajuste_inpc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/236/portaria_006-2021_-_expediente_carnaval_e_quarta_feira_de_cinzas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/237/portaria_007-2021_-_reajuste_ipca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/238/portaria_008-2021_-_onda_roxa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/239/promulgacao_25-10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/240/promulgacao_25-10-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/241/promulgacao_5-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedavarginha.mg.leg.br/media/sapl/public/materialegislativa/2021/242/promulgacao_12-11.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="208.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>